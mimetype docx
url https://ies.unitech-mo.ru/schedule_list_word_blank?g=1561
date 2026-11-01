--- v0 (2026-05-05)
+++ v1 (2026-11-01)
@@ -167,75 +167,75 @@
           </w:tcPr>
           <w:p w:rsidR="00BC5894" w:rsidRPr="005B2994" w:rsidRDefault="005B2994" w:rsidP="005B2994">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Четная</w:t>
+              <w:t>Нечетная</w:t>
             </w:r>
             <w:r w:rsidR="00BC5894" w:rsidRPr="005B2994">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> неделя, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>весенний</w:t>
+              <w:t>осенний</w:t>
             </w:r>
             <w:r w:rsidR="00BC5894" w:rsidRPr="005B2994">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> семестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5894" w:rsidRPr="005B2994" w:rsidTr="00BC5894">
         <w:trPr>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -694,51 +694,51 @@
           </w:tcPr>
           <w:p w:rsidR="00BC5894" w:rsidRPr="005B2994" w:rsidRDefault="005B2994" w:rsidP="00BC5894">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B2994">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Суббота (День Победы)</w:t>
+              <w:t>Суббота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC5894" w:rsidRPr="005B2994" w:rsidTr="00BC5894">
         <w:trPr>
           <w:trHeight w:val="311"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BC5894" w:rsidRPr="005B2994" w:rsidRDefault="005B2994" w:rsidP="00BC5894">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>